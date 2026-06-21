--- v0 (2026-05-04)
+++ v1 (2026-06-21)
@@ -7,2249 +7,2061 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc0"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc0"/>
       <w:r>
         <w:t>Horsham Churches Together</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sunday 21st June 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Read the latest news and events online and subscribe to our weekly emails at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.horshamct.org.uk/notices</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc1"/>
+      <w:r>
+        <w:t>Contents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc2"/>
+      <w:r>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Weekly Update for 17th June 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc3"/>
+      <w:r>
+        <w:t>News</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...34 lines deleted...]
-        <w:t>Contents</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Singing God's praises in Horsham Park</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Urgent Foodbank Appeal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">2026 Volunteer Awards</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The Hidden Reality of Rural Homelessness</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Events</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">People's Emergency Briefing, Horsham</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Table Top Sale</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Trinity Church Players summer concert</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Children's &amp; Youth Leaders' Coffee Morning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Funday Sunday 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">'Still Waters' retreat at Dalesdown</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">People's Emergency Briefing, Mannings Heath</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Healing Conference with Chris Gore</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">'The Healing Ministry of Jesus' at Dalesdown</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Messy Church</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Southwater Church Fair and Fun Dog Show</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Calling Children's &amp; Youth Leaders Retreat Day</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc2"/>
-[...1 lines deleted...]
-        <w:t>Introduction</w:t>
+      <w:bookmarkStart w:id="27" w:name="_Toc5"/>
+      <w:r>
+        <w:t>Prayer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...317 lines deleted...]
-      </w:pPr>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Prayer Focus: Exam Season</w:t>
-[...43 lines deleted...]
-          <w:t xml:space="preserve">Horsham Matters is Hiring a Part-time Frontline Administrator</w:t>
+          <w:t xml:space="preserve">Father's Day</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkStart w:id="0" w:name="anm-category-introduction"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc7"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc6"/>
       <w:r>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="1" w:name="anm-post-10918"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:bookmarkStart w:id="1" w:name="anm-post-11598"/>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc8"/>
-[...24 lines deleted...]
-          <w:t xml:space="preserve">www.horshamct.org.uk/notices</w:t>
+      <w:bookmarkStart w:id="29" w:name="_Toc7"/>
+      <w:r>
+        <w:t>Weekly Update for 17th June 2026</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Welcome to this week’s update from Horsham Churches Together. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please take a moment to read this week’s news update, including a write up of Sunday’ Prayer &amp; Praise in the Park, a special Father’s Day prayer focus this Sunday and an urgent appeal from Horsham Matters and consider how you might help support our local community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Fresh in our What’s On Guide we have added the Salvation Army’s Table Top sale and their July Messy Church. We’re also looking forward to being part of the Funday Sunday in Horsham Park on 5th July.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Discover all this and more at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.horshamct.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="2" w:name="anm-category-news"/>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc9"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc8"/>
       <w:r>
         <w:t>News</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:bookmarkStart w:id="3" w:name="anm-post-11615"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc9"/>
+      <w:r>
+        <w:t>Singing God's praises in Horsham Park</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On Sunday 14th June, Christians from across Horsham District gathered to sing God’s praises in Horsham Park, and to pray for our town and villages. It was wonderful to see friends enjoying picnics and children chasing bubbles from the bubble machine. During the service, local church leaders lead times of prayer for people moving into new housing developments, households facing hardship, and refugee &amp; asylum seekers. Jon White, from Trafalgar Road Baptist shared the gospel message, encouraging us to find rest in Jesus. Thank you to everyone who made the day possible – stewards, musicians, PA teams and speakers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please continue to pray for Horsham District, that our churches would be a blessing to our communities and that many people would come to know the peace and hope found in Christ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="4" w:name="anm-post-11593"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc10"/>
+      <w:r>
+        <w:t>Urgent Foodbank Appeal</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Right now, local families are facing the impossible choice between putting food on the table and covering life’s basic essentials, and many are going without.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Horsham Matters, who supports our community through 15 weekly foodbanks across the district, is urgently appealing for food donations as stocks have fallen to critically low levels. With demand expected to increase over the summer holidays, support from local churches is needed more than ever.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Summer is always a particularly challenging time for many families. When schools close, access to free school meals disappears, and this year families are expected to be especially impacted due to the withdrawal of holiday voucher provision. Demand for foodbank services is likely to rise sharply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Every donation helps provide practical support and hope to families facing hardship across our district.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If you would like to support this vital work, please visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Horsham Matters Donation Page</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> for more information. You can help by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Donating money through their online </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Donation Page</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Donating food at the Horsham Matters Community Hub at 1 Redkiln Close, Horsham, RH13 5QL or whenever you are shopping, please consider purchasing an extra item and placing it in the designated donation area to help support those in need (see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Website </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">for details, including latest food requirements.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="5" w:name="anm-post-11534"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc11"/>
+      <w:r>
+        <w:t>2026 Volunteer Awards</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Congratulations to Tom Murray on winning the Trustee of the Year award in the Horsham District Council’s 2026 Volunteer Awards, recognising his dedication and service to the community through Horsham Matters. Tom has served as a trustee at Horsham Matters since 2012 and is also a Permanent Deacon at St John the Evangelist, Horsham.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As part of the national Voluteers’ Week, the awards celebrate the dedication and passion of volunteers across Horsham District, and the positive difference they make in our communities. There were eight award categories, with the awards being presented at an evening celebration by the Lord Lieutenant of West Sussex Lady Emma Barnard, The High Sheriff of West Sussex, Gary Shipton and Horsham District Council Chair, Cllr Joanne Knowles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Look out for follow-up posts and interviews on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">council’s Facebook</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> page, and for the full list of winners, read the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Horsham District volunteers are recognised</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> post on their website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="6" w:name="anm-post-11285"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc12"/>
+      <w:r>
+        <w:t>The Hidden Reality of Rural Homelessness</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:bookmarkStart w:id="3" w:name="anm-post-10878"/>
-    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rural homelessness is often invisible and fundamentally different from homelessness in towns where help is more concentrated. In rural West Sussex, people are spread across vast areas, living in tents hidden in woodland, cars parked in lay‑bys and other isolated locations. Limited public transport and long distances between services make people extremely hard to support. Poor phone signal, lack of internet access and limited transport mean people may struggle to contact the council or attend appointments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Despite these barriers, rural homelessness services provided by Turning Tides are making a real difference. Turning Tides is a charity dedicated to ending homelessness in West Sussex. Founded in 1991, it’s grown from a small group of kind-hearted Christians to the largest homelessness charity in the county. Their Mid-Sussex outreach team supported 118 people experiencing homelessness last year with food, supplies, housing advice and more, with 47 of those moved into secure accommodation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Move On Housing North teams operate across the rural north of West Sussex, with homes in Storrington, Horsham, Burgess Hill and East Grinstead. Across six properties, we provide safe accommodation for 35 residents. Move On Housing provides a vital stepping stone towards a ‘forever home’. Residents gain experience of managing their own home while benefiting from the reassurance of a key worker and a supportive community. Demand is high, reflecting the urgent need for this service in areas where social housing and affordable private rentals are scarce. Even in this difficult housing market, Turning Tides supported 13 residents to move into their own independent homes last year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Read </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Read Obert’s story on the Turning Tides website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Obert is a past Turning Tides client from Horsham, who lost his home following his long-term illness and divorce. Following support, Obert is now in his own accommodation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For more information about Turning Tides and to sign up for the newletter, please visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.turning-tides.org.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article reproduced from Turning Tide’s May 2026 newsletter.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="7" w:name="anm-category-events"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc13"/>
+      <w:r>
+        <w:t>Events</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:bookmarkStart w:id="8" w:name="anm-post-10911"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc10"/>
-[...17 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="36" w:name="_Toc14"/>
+      <w:r>
+        <w:t>People's Emergency Briefing, Horsham</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Friday 26th June 2026 at 7:30pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A new public information film on the climate and nature crisis will be shown on Friday 26 June at 7.30pm, followed by a discussion at 8.20pm at Brighton Road Baptist Church, Horsham RH13 5BD.  For more information </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">download the People’s Emergency Briefing Information sheet </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Free, limited tickets are available, so please book soon. For more information and to reserve tickets, visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Ticket Tailor website.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Everyone is welcome. A poster for this event is available </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">to download.</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="4" w:name="anm-post-10818"/>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:id="9" w:name="anm-post-11579"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc11"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">We will send the relevant documents for the meeting nearer to the date.</w:t>
+      <w:bookmarkStart w:id="37" w:name="_Toc15"/>
+      <w:r>
+        <w:t>Table Top Sale</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saturday 27th June 2026 at 10:00am</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Salvation Army Horsham will be holding a Table Top Sale on Saturday 27th June from 10:00am to 1:00pm. Come and browse a variety of tables offering great finds at bargain prices. There’s something for everyone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Venue: The Salvation Army, Booth Way, Horsham RH13 5PZ. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Download a flyer</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> for this event.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="5" w:name="anm-post-10894"/>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:id="10" w:name="anm-post-11250"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc12"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc16"/>
+      <w:r>
+        <w:t>Trinity Church Players summer concert</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sunday 28th June 2026 at 2:00pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Everyone is warmly invited to enjoy Trinity Church Players family-friendly summer concert on Sunday 28th June, 2:00 – 5:00pm, at Holy Trinity Church, Rushams Rd, Horsham RH12 2NT. Everyone is encouraged to come along and enjoy an uplifting afternoon of music, community, and summer celebration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">This year’s Disney-themed event will feature performances from the church junior choir alongside special guests Horsham Ukulele Society. There will be refreshments available for purchase including tea, coffee and cakes as well as Pimms. Tickets are now available through </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Holy Trinity Church’s Events Page</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.  Adult tickets are £10, while children attend free. All proceeds will support Rare Dementia Care and Holy Trinity Church.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Download a poster</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> for this event</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="11" w:name="anm-post-10894"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc17"/>
+      <w:r>
+        <w:t>Children's &amp; Youth Leaders' Coffee Morning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuesday 30th June 2026 at 10:00am</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dalesdown have been exploring ways to support local children’s and youth leaders. Through discussions, they are starting to consider and plan events that they hope will build networks, support, encourage and refresh each other and the young people they all serve. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Having hosted an initial coffee morning in March, Dalesdown are planning a second similar event in June, to be followed by a retreat-style day for children’s and youth leaders in the autumn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tuesday 30 June – Children’s &amp; Youth Leaders’ coffee morning </w:t>
+        <w:t xml:space="preserve">Tuesday 30 June – Children’s &amp; Youth Leaders’ coffee morning  10 AM – 12:30 PM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tues 6 October – Children’s &amp; Youth Leaders’ retreat day</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Further details of the events can be found on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Dalesdown website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Tickets are free, but please book your place on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Eventbrite</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Please share this with any local children’s and youth leaders you may know. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="6" w:name="anm-post-10691"/>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:id="12" w:name="anm-post-11603"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc13"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – making it even easier to share with your friends.</w:t>
+      <w:bookmarkStart w:id="40" w:name="_Toc18"/>
+      <w:r>
+        <w:t>Funday Sunday 2026</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sunday 5th July 2026 at 12:00pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">HCT will be hosting a stall at Funday Sunday in Horsham Park, on Sunday 5th July 2026, 12-5pm. Last year, we had over </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">300 children plus their grown-ups</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> visiting our stall throughout the afternoon, joining in the fun of the fair.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There’s so much to enjoy at Funday Sunday this year, with games, sports, stalls, street food, live bands and a funfair. Plus, the Horsham Children’s Parade will be walking through town from 11am, arriving in the park at 12 noon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">How can I subscribe to the new look weekly email?</w:t>
+        <w:t xml:space="preserve">When:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Sunday 5th July 2026, 12-5pm</w:t>
       </w:r>
       <w:br/>
-      <w:r>
-[...18 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">How can I share a post with friends?</w:t>
+        <w:t xml:space="preserve">Where:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Horsham Park</w:t>
       </w:r>
       <w:br/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Has the link on the website changed?</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> to discover more.</w:t>
+        <w:t xml:space="preserve">Cost:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Entry is free, but there may be a change for some activities (HCT stall will be free!)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="13" w:name="anm-post-10989"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc19"/>
+      <w:r>
+        <w:t>'Still Waters' retreat at Dalesdown</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wednesday 8th July 2026 at 11:00am</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Take some time out for yourself ahead of the busy summer holidays. Come for a few hours, or stay all day – doors will be open between 11am-3pm on 8th July. Refreshments of tea, coffee, and biscuits will be available, but please bring your own lunch. The day is likely to include an optional “guided retreat” for those who would like to take part, consisting of some short meditations, whilst allowing time for personal reflection and engagement with God.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Can I forward the email to a friend?</w:t>
+        <w:t xml:space="preserve">When:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Wednesday 8 July • 11 AM – 3 PM.</w:t>
       </w:r>
       <w:br/>
-      <w:r>
-[...18 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">How can I share news and events in our church newsletter?</w:t>
+        <w:t xml:space="preserve">Where: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dalesdown, Honeybridge Lane, Dial Post, RH13 8NX.</w:t>
       </w:r>
       <w:br/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Do you still have a text only version for printing?</w:t>
-[...47 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Tickets: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">£6 (includes tea, coffee and biscuits), book on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Eventbrite – Still Waters Tickets</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Details of all Dalesdown events and links for booking can be found on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Dalesdown’s website – Upcoming events. </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="14" w:name="anm-post-11520"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc20"/>
+      <w:r>
+        <w:t>People's Emergency Briefing, Mannings Heath</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thursday 9th July 2026 at 7:30pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A public information film on the climate and nature crisis will be shown on Thursday 9th July at 7.30pm, at Mannings Heath Cricket Pavilion, organised by Nuthurst Parish Carbon Busters. For more information </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">download the People’s Emergency Briefing Information sheet</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> and also </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">a flyer for this event. </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Free, limited tickets are available, so please book soon.  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Register and reserve your ticket</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Everyone is welcome.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="15" w:name="anm-post-11509"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc21"/>
+      <w:r>
+        <w:t>Healing Conference with Chris Gore</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saturday 11th July 2026 at 2:00pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hosted by Life Community Church Storrington, this special event will be a day of teaching, worship, prayer, and activation, exploring God’s heart for healing and learning how to walk in His love and power. The church is delighted to welcome Chris Gore as guest speaker at the Chanctonbury Leisure Centre. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Download a poster </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">for this event.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">How can I submit my news, events, job ad or volunteering opportunity?</w:t>
-[...21 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Date:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Saturday 11th July</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">I can’t see the images in my email – can you help?</w:t>
-[...34 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Time:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> 2pm to 9:30pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Can I share feedback with you?</w:t>
-[...533 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Location:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Chanctonbury Leisure Centre, Storrington  (RH20 4BG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Friday 5th June, Slinfold Golf &amp; Country Club</w:t>
-[...43 lines deleted...]
-          <w:t xml:space="preserve">Download a poster for this event.</w:t>
+        <w:t xml:space="preserve">Booking:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Sign up at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.lccstor.org/church-diary</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="17" w:name="anm-post-9726"/>
+    <w:bookmarkStart w:id="16" w:name="anm-post-10993"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc22"/>
+      <w:r>
+        <w:t>'The Healing Ministry of Jesus' at Dalesdown</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thursday 16th July 2026 at 10:00am</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Jesus said He came to heal and restore our lives – do we truly believe and understand this? Dalesdown are hosting a teaching day to explore what this truth means for us in our day to day lives. Led by Robert Steele, Centre Director at Ellel Glyndley Manor, the day will incorporate a mixture of teaching, worship, reflection, and fellowship time, with an opportunity for prayer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">When: Thursday 16 July • 10 AM – 4 PM (doors open at 9.30AM).</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Where: Dalesdown, Honeybridge Lane, Dial Post, RH13 8NX.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tickets: £25 (including lunch), book online at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Eventbrite – The Healing Ministry of Jesus Tickets</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Details of all Dalesdown events and links for booking can be found on our website –</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Upcoming events | Dalesdown</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="17" w:name="anm-post-11586"/>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc24"/>
-[...40 lines deleted...]
-      </w:hyperlink>
+      <w:bookmarkStart w:id="45" w:name="_Toc23"/>
+      <w:r>
+        <w:t>Messy Church</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Friday 17th July 2026 at 4:00pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Friday 17th July, 4:00pm – 6:00pm:  Messy Church at The Salvation Army, Booth Way, Horsham RH13 5PZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Come and enjoy Messy Church with a story, crafts, games, and a freshly cooked meal. Suitable for all the family. Suggested donation: £1 per person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">To book your place, please call 01403 254624.  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Download a flyer</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> for this event.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="18" w:name="anm-post-11483"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc24"/>
+      <w:r>
+        <w:t>Southwater Church Fair and Fun Dog Show</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saturday 12th September 2026 at 12:00pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">.</w:t>
-[...124 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Southwater Church Fair &amp; Fun Dog Show</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> will be taking place on </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Media Pack</w:t>
-[...151 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Saturday 12th September 2026, from 12 noon to 4pm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, in the beautiful Vicarage Garden, Church Lane, Southwater.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The afternoon will include crafts, games, a tombola, raffle, refreshments and, of course, our fun dog show. It’s always a wonderful opportunity for the community to come together, enjoy some family-friendly fun and support local causes.They</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If you sell handmade crafts, local produce, gifts, or run a community organisation, then book a stall by emailing </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">southwaterchurchfair@hotmail.com</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="19" w:name="anm-post-10911"/>
+    <w:bookmarkStart w:id="19" w:name="anm-post-11217"/>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc26"/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+      <w:bookmarkStart w:id="47" w:name="_Toc25"/>
+      <w:r>
+        <w:t>Calling Children's &amp; Youth Leaders Retreat Day</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuesday 6th October 2026 at 10:00am</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dalesdown have been exploring ways to support local children’s and youth leaders. Through discussions, they are starting to consider and plan events that they hope will build networks, support, encourage and refresh each other and the young people they all serve. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Having hosted an initial coffee morning in March, Dalesdown are planning a second similar event in June, to be followed by a retreat-style day for children’s and youth leaders in the autumn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tues 6 October – Children’s &amp; Youth Leaders’ retreat day  10 AM – 2 PM</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Further details of the events can be found on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Dalesdown website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Tickets are free, but please book your place on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Ev</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">e</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ntbrite.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please share this with any local children’s and youth leaders you may know. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="20" w:name="anm-category-prayer"/>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc27"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc26"/>
       <w:r>
         <w:t>Prayer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="21" w:name="anm-post-10882"/>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:bookmarkStart w:id="21" w:name="anm-post-11395"/>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc28"/>
-[...13 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc27"/>
+      <w:r>
+        <w:t>Father's Day</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As we look ahead to Father’s Day this Sunday, we ask the Lord to bless fathers in our community, helping them parent their children through different stages of life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ask God to give them the confidence and skills they need to love, care for and nurture their children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pray for single parent families and lone dads this week. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pray for more positive male role models for young people so that they will grow up with healthy attitudes towards others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pray for fathers who are grieving, struggling in their role, or separated from their children, that they may know God’s presence, strength and hope. Pray also for those who are grieving the loss or absence of their father.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Based on the June 2026 Prayer Diary from </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Spurgeons</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc29"/>
-[...161 lines deleted...]
-      <w:bookmarkStart w:id="57" w:name="_Toc32"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc28"/>
       <w:r>
         <w:t>Anything to share?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do you have any news, events, jobs or volunteering opportunties to share 
             from your church or Christian charity? Please email your notices to 
             </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">admin@horshamct.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 
             by noon on Wednesday for publication in next week's HCT Notices.
         </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">
             Whilst we've carefully chosen this content because we hope it will be useful
             to you and your church family, we are not directly responsible for the content
             from external groups and organisations.
         </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2333,85 +2145,85 @@
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> NUMPAGES \* Arabic </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="94B71C31"/>
+    <w:nsid w:val="562A21AB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="○"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5ED4B7D3"/>
+    <w:nsid w:val="B9C9DF29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2698,51 +2510,51 @@
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="333333"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horshamct.org.uk/notices" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10918" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10878" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10818" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10894" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10691" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10768" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10713" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10702" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10769" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10747" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10349" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10346" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10889" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-8088" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-9726" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-7990" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10911" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10882" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10902" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10674" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horshamct.org.uk/notices" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalesdown.org.uk/upcoming-events" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventbrite.co.uk/o/dalesdown-family-foundations-trust-115726366391" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/news/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/events/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk#subscribe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horshamct.org.uk/notices/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/?notice_archive_html=1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/?notice_archive_pdf=1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/?notice_archive_docx=1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@horshamct.org.uk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@horshamct.org.uk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/contact/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/prayer-praise-in-the-park-2026/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mailchi.mp/a40799aa5fd6/horsham-eco-churches-2026-may" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/04/Flyer-for-St-Marys-English-Lessons.jpg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://millionactsofhope.org/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cte.org.uk/a-million-acts-of-hope-get-involved/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caw.christianaid.org.uk/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.christianaid.org.uk/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cte.org.uk/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisor@hdas.co.uk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/04/Youth-Night-at-TRBC.jpeg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jesusmarch.org/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jesusmarch.org/prayerinfo/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.the-word-on-the-street.org/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fundraising@horsham-matters.org.uk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/01/facebook_1768931960969_7419438399620476987.jpg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/03/8th-June-Devices.png" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventbrite.com/e/left-to-their-own-devices-tickets-1983602445311?utm-campaign=social&amp;utm-content=attendeeshare&amp;utm-medium=discovery&amp;utm-term=listing&amp;utm-source=cp&amp;aff=ebdsshcopyurl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://w3w.co/switch.making.held" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horsham.gov.uk/parking/horsham-town-centre-parking/pavilions-car-park" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horsham.gov.uk/parking/horsham-town-centre-parking/jubilee-car-park" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/02/Prayer-Praise-in-the-Park-2026.jpg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/02/Prayer-Praise-in-the-Park-2026-Widescreen-Presentation.jpg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/02/Prayer-Praise-in-the-Park-2026-Standard-Presentation.jpg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/02/Prayer-Praise-in-the-Park-2026-Social-Portrait-Post.jpg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/02/Prayer-Praise-in-the-Park-2026-Social-Square-Post.jpg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/02/Prayer-Praise-in-the-Park-2026-Social-Story.jpg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/02/Prayer-Praise-in-the-Park-2026-A3-Landscape.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/02/Prayer-Praise-in-the-Park-2026-A4-Landscape.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/02/Prayer-Praise-in-the-Park-2026-A6-Postcards-on-A4.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/02/Prayer-and-Praise-in-the-Park-2026-Media-Pack.zip" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tickettailor.com/events/pebhorsham/2169276" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/04/IMG-20260425-WA0000.jpg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/04/Job-Vacancy-v3.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cornerstone-mc.org.uk/Groups/462013/Church_Missioner.aspx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/04/Administrator-JD-April-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horshamct.org.uk/notices" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11593" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11534" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11285" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10911" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11579" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11250" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10894" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11603" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10989" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11520" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11509" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10993" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11586" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11483" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11217" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11395" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horshamct.org.uk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horsham-matters.org.uk/donate/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/HorshamDC" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horsham.gov.uk/news/2026/06/horsham-district-volunteers-are-recognised" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turning-tides.org.uk/oberts-story/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turning-tides.org.uk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/05/Peoples-Emergency-Briefing-information-from-Horsham-Eco-Churches-5.5.26-1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tickettailor.com/events/pebhorsham/2169276" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/06/Horsham-26.6.26-1.jpg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/06/Table-top-sale-2026.png" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamteamparish.churchsuite.com/events/i5dweldg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/05/Poster-with-booking-info-scaled.jpg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalesdown.org.uk/upcoming-events" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventbrite.co.uk/o/dalesdown-family-foundations-trust-115726366391" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/funday/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventbrite.co.uk/e/still-waters-tickets-1977710271661?aff=ebdsoporgprofile" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/06/Mannings-Heath.jpg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/mr23r4z2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/06/Chris-Gore-Healing-Conference.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lccstor.org/church-diary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventbrite.co.uk/e/the-healing-ministry-of-jesus-tickets-1977710548489?aff=ebdsoporgprofile&amp;_gl=1*1sq4zgt*_up*MQ..*_ga*MTcyODQ2OTk0LjE3NzQ2MjQzMDY.*_ga_TQVES5V6SH*czE3NzQ2MjQzMDUkbzEkZzAkdDE3NzQ2MjQzMDUkajYwJGwwJGgw" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/06/Messy-Church-July-2026.jpg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:southwaterchurchfair@hotmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventbrite.co.uk/e/childrens-youth-leaders-retreat-day-tickets-1985826440340?aff=ebdsoporgprofile&amp;_gl=1*g26un0*_up*MQ..*_ga*MTkwMjM4OTY0OC4xNzc4NjgwODcw*_ga_TQVES5V6SH*czE3Nzg2ODA4NjkkbzEkZzAkdDE3Nzg2ODA4NjkkajYwJGwwJGgw" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventbrite.co.uk/e/childrens-youth-leaders-retreat-day-tickets-1985826440340" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spurgeons.org/about-us/our-faith/our-prayers/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@horshamct.org.uk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2995,39 +2807,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Horsham Churches Together</dc:creator>
-  <dc:title>Notices - Saturday 2nd May 2026</dc:title>
+  <dc:title>Notices - Sunday 21st June 2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>