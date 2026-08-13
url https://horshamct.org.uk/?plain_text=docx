--- v1 (2026-06-21)
+++ v2 (2026-08-13)
@@ -7,1741 +7,2436 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc0"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc0"/>
       <w:r>
         <w:t>Horsham Churches Together</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sunday 21st June 2026</w:t>
+        <w:t xml:space="preserve">Thursday 13th August 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Read the latest news and events online and subscribe to our weekly emails at </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.horshamct.org.uk/notices</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc1"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc1"/>
       <w:r>
         <w:t>Contents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc2"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc2"/>
       <w:r>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Weekly Update for 17th June 2026</w:t>
+          <w:t xml:space="preserve">Weekly Update for 12th August 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc3"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc3"/>
       <w:r>
         <w:t>News</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Singing God's praises in Horsham Park</w:t>
+          <w:t xml:space="preserve">Look Up Safely: Partial Solar Eclipse</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Urgent Foodbank Appeal</w:t>
+          <w:t xml:space="preserve">From Homelessness to Hope – Jamie’s Story</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">2026 Volunteer Awards</w:t>
+          <w:t xml:space="preserve">Horsham Matters Needs Your Help</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Hidden Reality of Rural Homelessness</w:t>
+          <w:t xml:space="preserve">CAP Money Coaching Courses</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Horsham Eco Churches News</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Season of Creation 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Single Friendly Church Week</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Education Sunday 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Horsham Matters Harvest Appeal </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Turning Tides Harvest Appeal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The Invitation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Prayer for the persecuted church</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc4"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc4"/>
       <w:r>
         <w:t>Events</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-[...25 lines deleted...]
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Bring &amp; Buy Coffee Morning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Horsham Matters Allotment Open Evening</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Summer Holiday Club</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Big Church Festival</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Women Spending Time with God</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The Way of the Spirit</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Table Top Sale</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
-[...135 lines deleted...]
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Southwater Church Fair and Fun Dog Show</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-          <w:t xml:space="preserve">Calling Children's &amp; Youth Leaders Retreat Day</w:t>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Quiz &amp; Curry Evening</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sponsored Walk Challenge</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Evergreen Conference</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Salvation Army Concert</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Ceilidh Dance Night</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National Week of Prayer</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community Anti-Racism Conference</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Magic of Christmas Concert 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Carols in the Carfax 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc5"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc5"/>
       <w:r>
         <w:t>Prayer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
-[...14 lines deleted...]
-          <w:t xml:space="preserve">Father's Day</w:t>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Hope for Young People</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkStart w:id="0" w:name="anm-category-introduction"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc6"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc6"/>
       <w:r>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="1" w:name="anm-post-11598"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:bookmarkStart w:id="1" w:name="anm-post-12360"/>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc7"/>
-[...32 lines deleted...]
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:bookmarkStart w:id="42" w:name="_Toc7"/>
+      <w:r>
+        <w:t>Weekly Update for 12th August 2026</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There’s plenty to discover across Horsham Churches Together.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In this week’s Notices look out for information about today’s partial solar eclipse, an inspiring story of Jamie’s journey from homelessness to a new life, and the Women Spending Time with God (WSTWG) August Gathering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our Prayer Focus marks International Youth Day and the eve of A Level results day. We pray for young people throughout Horsham District – for those awaiting results, making decisions about their future, and facing the opportunities and challenges ahead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We hope you’ll find something to inspire, encourage and get involved in. Discover all this and more at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.horshamct.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="2" w:name="anm-category-news"/>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc8"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc8"/>
       <w:r>
         <w:t>News</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="3" w:name="anm-post-11615"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:bookmarkStart w:id="3" w:name="anm-post-12357"/>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc9"/>
-[...289 lines deleted...]
-      <w:pPr/>
+      <w:bookmarkStart w:id="44" w:name="_Toc9"/>
+      <w:r>
+        <w:t>Look Up Safely: Partial Solar Eclipse</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Today, Wednesday 12 August, Horsham will experience a spectacular partial solar eclipse, with around 92% of the Sun obscured at its peak. The eclipse begins at 6.18pm, reaches maximum at 7.15pm, and ends at 8.08pm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As we look up at this remarkable sight, it can also remind us of the wonder of God’s creation and our place within it. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article reproduced from Turning Tide’s May 2026 newsletter.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="7" w:name="anm-category-events"/>
+        <w:t xml:space="preserve">“The heavens declare the glory of God; the skies proclaim the work of his hands.”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Psalm 19:1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Never look directly at the sun without certified eclipse glasses or a suitable solar filter. If you haven’t got eclipse glasses, check out this post from the BBC: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">‘Three ways to watch the solar eclipse safely without glasses’</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="4" w:name="anm-post-12334"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc10"/>
+      <w:r>
+        <w:t>From Homelessness to Hope – Jamie’s Story</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">After 35 years of homelessness, trauma and addiction, Jamie is now living independently in his first permanent home. With support from </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Turning Tides’ Recovery Project, </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">the Fellowship and his church, Jamie has rebuilt his life and now uses his experience to inspire others on their recovery journey. He hopes one day to open a Recovery Café.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">His story is a powerful reminder of what can happen when determination, compassion, faith and the right support come together. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Turning Tides</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> provides outreach, accommodation, recovery and resettlement services to help people experiencing homelessness rebuild their lives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Read Jamie’s inspiring story and watch the videos: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Jamie’s Story | Turning Tides</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="5" w:name="anm-post-12276"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc11"/>
+      <w:r>
+        <w:t>Horsham Matters Needs Your Help</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The demand for food from the Horsham Matters food bank is outstripping supply. In June, 3,684kg came in, and 5,021.kg was given out. That’s a gap of over 1,300kg! Behind those numbers are real families, real neighbours, real people who needed a little extra help to get through the month. Could you help close the gap by </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">donating food</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">giving money</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">joining a fundraising event</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">? Please spread the word at your church so together, we can continue to make a real difference to people’s lives in Horsham District. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="6" w:name="anm-post-12288"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc12"/>
+      <w:r>
+        <w:t>CAP Money Coaching Courses</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Christians Against Poverty (CAP) and Lifespring Church Horsham are running two free CAP Money Coaching courses this autumn for anyone who would like to gain greater confidence in managing their finances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The interactive three-week course provides practical tools, budgeting skills and access to CAP’s online money management resources. It is suitable for anyone who wants to make the most of their money, whatever their financial situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">One previous participant commented:  “Anyone can benefit from the skills learnt during the money coaching course, regardless of their financial situation.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Two courses are available at The Drill Hall, Denne Road, Horsham RH12 1JF:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Daytime: Wednesdays 7, 14 &amp; 21 October, 9.30–11.00am</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Evening: Mondays 19 &amp; 26 October and 2 November, 7.00–8.30pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">To watch a one-minute introduction and book a place, visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">capuk.org/trymoneycoaching</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Alternatively, contact Lifespring on 07477 660531 or moneycoaching@wearelifespring.church </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">CAP also offers free face-to-face debt help for anyone struggling with unmanageable debt. More information is available at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">CAP Debt Help</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> or by calling 0800 328 0006.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="7" w:name="anm-post-12291"/>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc13"/>
+      <w:r>
+        <w:t>Horsham Eco Churches News</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The latest Horsham Eco Churches newsletter is now available, featuring updates on the Climate Resilience Action Plan, celebrating a local church achieving a Gold Eco Church Award, and opportunities to get involved in Wildfire Patrols to help protect local green spaces during the summer months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Churches are also encouraged to check whether their Fairtrade Place of Worship status is up to date and renew it if necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">To read the full August newsletter, visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Horsham Eco Churches – August News.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="8" w:name="anm-post-12181"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc14"/>
+      <w:r>
+        <w:t>Season of Creation 2026</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Season of Creation is an annual, international ecumenical initiative that encourages Christians around the world to pray, worship and take practical action to care for God’s creation. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">It is run by A Rocha</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> and begins on 1 September, the World Day of Prayer for the Care of Creation, and concludes on 4 October.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">This year’s theme is Living Water, based on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Ezekiel 47:1–12,</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> which portrays God’s life-giving water flowing from the temple, bringing healing, renewal and abundant life wherever it goes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Churches are invited to explore the free resources, including the 2026 Celebration Guide, worship materials, educational resources and the introductory YouTube video.  Why not register your church’s activities and join thousands of congregations around the world taking part in the Season of Creation?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For registration, resources and more information, visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Season of Creation website.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="9" w:name="anm-post-12166"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc15"/>
+      <w:r>
+        <w:t>Single Friendly Church Week</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Single Friendly Church Week, 27th September – 4th October 2026, is an opportunity for churches to celebrate and value single adults as an important part of church life. Organised by </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Single Friendly Church</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, the week encourages congregations to reflect on how welcoming and inclusive they are for people who are single, widowed, divorced or never married.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Free resources, ideas and practical suggestions are available to help churches recognise and support single people throughout the week and beyond. Why not take this opportunity to review your church’s culture and ensure everyone feels they truly belong?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As part of the week, there is a Belonging Conference on Saturday 26 September which will bring together church leaders and members to explore how churches can become places where everyone is valued, connected and able to belong. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Churches Together in England website </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">to find out more and access the resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="10" w:name="anm-post-12138"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc16"/>
+      <w:r>
+        <w:t>Education Sunday 2026</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Save the date for Sunday 13 September.  Education Sunday is an annual opportunity for churches to pray for everyone involved in education and to celebrate the vital role of schools, colleges and universities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">This year’s theme, “Living Well Together”, encourages reflection on how education can help build communities marked by reconciliation, mutual respect and understanding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">This year’s resources are produced in partnership with the Bible Society.  All Age Worship services and outlines are now available to help churches mark Education Sunday and strengthen relationships with their local educational communities.   Visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Churches Together in England’s website </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">for more information </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="11" w:name="anm-post-12074"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc17"/>
+      <w:r>
+        <w:t>Horsham Matters Harvest Appeal </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As Harvest Festival approaches, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Horsham Matters</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> is inviting churches to partner with them in supporting local families and individuals facing hardship across our community by holding a Harvest food collection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Harvest is a wonderful opportunity to give thanks for God’s provision and to share those blessings with others. Donations of food help Horsham Matters provide essential supplies and practical support to people across our community who are struggling with the rising cost of living and food insecurity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">To help churches organise a Harvest appeal, Horsham Matters can provide a range of resources, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Digital posters and promotional materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Social media content for church websites, newsletters, and social channels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">5 minute video to watch during the service (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Conversation with Kelvin &amp; Linda</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Information about Horsham Matters and the impact of food donations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A suggested food donation list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Storage crates for collecting donated food.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Horsham Matters can also arrange to collect donated food directly from your church (by prior arrangement). Alternatively, donations can be delivered to the Horsham Matters Community Hub at: Unit 1, Redkiln Close, Horsham, RH13 5QL. Monday to Friday, 9am–4pm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Churches planning a Harvest collection are encouraged to let Horsham Matters know the date of their Harvest celebrations or food drive. This helps ensure that sufficient volunteers are available to collect, sort and distribute donations. For more information, or to arrange for a speaker to visit your church, or to organise a food collection, or to request resources, please contact Kelvin Glen: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">kelvin.glen@horsham-matters.org.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="12" w:name="anm-post-12078"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc18"/>
+      <w:r>
+        <w:t>Turning Tides Harvest Appeal</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Turning Tides </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">is inviting churches and community groups to support its Harvest Appeal by helping provide essential food for people experiencing homelessness across West Sussex.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Recognising that the cost of living continues to affect many people, Turning Tides understands that there are many worthwhile causes to support this Harvest. However, if your church is considering a Harvest collection, they would be grateful if you would remember those experiencing homelessness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Harvest is a time to give, share and care for those in need. Every donation helps ensure people have access to the essentials they need. To find out more, view the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Turning Tides Harvest Gift List </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">or donate via the</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Amazon Wish List</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Turning Tides Harvest Appeal.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If you would like to take part in the Turning Tides Harvest Food Appeal, email:  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">donations@turning-tides.org.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> with your name, contact details and organisation, and the Turning Tides team will be in touch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="13" w:name="anm-post-11825"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc19"/>
+      <w:r>
+        <w:t>The Invitation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Explore how your church can grow as a community of care, hospitality and belonging, for all families.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Bible makes it clear that God cares deeply about children and families whose circumstances make them especially vulnerable. He calls His Church to share His heart of compassion by offering hospitality and creating communities of care and belonging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">‘The Invitation’ is a campaign, single-session event and resource run by the UK charity Home for Good and Safe Families, which mobilises local churches to create communities of care, hospitality, and belonging for vulnerable children and families in the care system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Come and discover practical ways we can respond to God’s call, supporting children and families so that no one has to face life’s challenges alone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Find out more and sign up by visiting </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The Invitation at the Safe Families and Home for Good website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="14" w:name="anm-post-11868"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc20"/>
+      <w:r>
+        <w:t>Prayer for the persecuted church</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Could you spare 3–5 minutes for the persecuted church?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On Sunday 1st November 2026, churches across the UK and around the world will mark the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId64" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">International Day of Prayer for the Persecuted Church</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, setting aside time to remember and pray for Christians who suffer because of their faith in Jesus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">This annual event is an opportunity to stand in solidarity with our persecuted brothers and sisters, to be inspired by their courage and perseverance, and to respond to the call of Hebrews 13:3: “Continue to remember those in prison as if you were together with them in prison, and those who are mistreated as if you yourselves were suffering.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId65" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Open Doors</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> has produced a free church resource pack to help churches participate, whether you have just a few minutes in your service or are planning a dedicated focus. The pack includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Inspiring testimonies from persecuted Christians</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Short videos suitable for church services</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Prayer resources and service ideas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Materials for adults, young people and children</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">To request your free church resource pack, visit: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId66" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://www.opendoorsuk.org/act/idop</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkStart w:id="15" w:name="anm-category-events"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc13"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc21"/>
       <w:r>
         <w:t>Events</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:bookmarkStart w:id="16" w:name="anm-post-12371"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc14"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc22"/>
+      <w:r>
+        <w:t>Bring &amp; Buy Coffee Morning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Friday 26th June 2026 at 7:30pm</w:t>
-[...48 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">Saturday 15th August 2026 at 10:30am</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A Bring &amp; Buy Coffee Morning will take place in the Rectory Garden at St Andrew’s Church, Nuthurst. Plant swap, books, jigsaws, coffee and cake</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Saturday 15 August, 10.30am–12 noon</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rectory Garden, Nuthurst Street, Nuthurst, near Horsham, West Sussex, RH13 6LH.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId67" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Download a flyer</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> for this event.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="9" w:name="anm-post-11579"/>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:id="17" w:name="anm-post-12364"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc15"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc23"/>
+      <w:r>
+        <w:t>Horsham Matters Allotment Open Evening</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Saturday 27th June 2026 at 10:00am</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> for this event.</w:t>
+        <w:t xml:space="preserve">Thursday 20th August 2026 at 6:00pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Interested in gardening? Join Horsham Matters for their upcoming allotment open evening and discover what our growing community is all about. Whether you’re curious about the work the volunteers have got up to in nurturing, planting and harvesting a variety of vegetables, or want to find out how our crops provide essential food for our two Connecting Cafe’s and 15 weekly food banks, we’d love to see you there.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Horsham Matters Allotment project doesn’t just help us provide necessary food for those in need but brings people together through gardening. The open evening offers the chance to explore the site, meet those involved and find out more about our future plans. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Visitors can also enjoy tea and cake for just £2.50, for you to enjoy whilst you find out more about the project. All proceeds will go towards helping those in need across Horsham District.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Thursday 20th August</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">6:00pm – 8:00pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bennetts Playing Field, RH13 5DE (At the Back of the Playing Field)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="10" w:name="anm-post-11250"/>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:id="18" w:name="anm-post-11713"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc16"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc24"/>
+      <w:r>
+        <w:t>Summer Holiday Club</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sunday 28th June 2026 at 2:00pm</w:t>
-[...37 lines deleted...]
-          <w:t xml:space="preserve">Download a poster</w:t>
+        <w:t xml:space="preserve">Wednesday 26th August 2026 at 9:30am</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">St Margaret’s Warnham and St John’s Broadbridge Heath will be hosting ‘Beach Club’ – a Summer Holiday Club for children aged 5–11 years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The three-day event will be filled with fun activities including games, crafts, Bible stories, beach sports, and much more.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">When: Wednesday 26th, Thursday 27th and Friday 28th August </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">9.30am – 12.30pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Where: St John’s Church, Church Rd, Broadbridge Heath, Horsham RH12 3LD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cost: £10 per child</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Booking information coming soon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId68" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Download a flyer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for this event</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="11" w:name="anm-post-10894"/>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:id="19" w:name="anm-post-12204"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc17"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc25"/>
+      <w:r>
+        <w:t>Big Church Festival</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tuesday 30th June 2026 at 10:00am</w:t>
-[...77 lines deleted...]
-        <w:t xml:space="preserve">Please share this with any local children’s and youth leaders you may know. </w:t>
+        <w:t xml:space="preserve">Friday 28th August 2026 at 12:00pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The UK’s largest Christian music festival, Big Church Festival, is returning to the beautiful Wiston Estate over the August Bank Holiday weekend (28th–30th August 2026). It’s a brilliant opportunity for our local churches to step outside our usual routines, gather under the Sussex sky, and celebrate together as one wider body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Why Make the Trip to Big Church Festival?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worship Together:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Uniting tens of thousands of believers across traditions, with artists like Lauren Daigle, Rend Collective, Elevation Rhythm, and CeCe Winans leading from the main stage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Something for Every Generation:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Dedicated, safe children’s and youth venues filled with creative activities and worship, alongside quiet spaces, tea tents, and late-night fireside sessions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Easy Local Access:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Located just down the road near Steyning, it’s ideal whether you want to travel down each day or pitch a tent to enjoy the full weekend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId69" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">bigchurchfestival.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> to grab your tickets, check out the full line-up, and see options.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="12" w:name="anm-post-11603"/>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:id="20" w:name="anm-post-12328"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc18"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc26"/>
+      <w:r>
+        <w:t>Women Spending Time with God</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sunday 5th July 2026 at 12:00pm</w:t>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> Sunday 5th July 2026, 12-5pm</w:t>
+        <w:t xml:space="preserve">Saturday 29th August 2026 at 6:30pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Women Spending Time with God (WSTWG) is an interdenominational monthly gathering for women, presented by Christian Love Ministries. The August gathering will offer an opportunity to ‘Connect, Pray, Worship and Be Encouraged through the Word of God’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Saturday 29 August 2026, 6.30–8.30pm</w:t>
       </w:r>
       <w:br/>
       <w:r>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Entry is free, but there may be a change for some activities (HCT stall will be free!)</w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bohunt School, Bailey Road, Horsham, West Sussex, RH12 6AP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All women are welcome. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId70" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Download a flyer</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> for this event</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="13" w:name="anm-post-10989"/>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:id="21" w:name="anm-post-12296"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc19"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc27"/>
+      <w:r>
+        <w:t>The Way of the Spirit</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wednesday 8th July 2026 at 11:00am</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Wednesday 8 July • 11 AM – 3 PM.</w:t>
+        <w:t xml:space="preserve">Saturday 5th September 2026 at 10:00am</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Would you like to deepen your understanding of the Bible and grow in your relationship with God? The Way of the Spirit offers an approach to studying Scripture that seeks to bring God’s Word to life through the Holy Spirit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Everyone is welcome to come and discover the resources available, meet the Horsham team and hear about the vision for local Bible reading groups.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Saturday 5 September 2026, 10.00am–12.00pm</w:t>
       </w:r>
       <w:br/>
       <w:r>
-        <w:rPr>
-[...47 lines deleted...]
-          <w:t xml:space="preserve">Dalesdown’s website – Upcoming events. </w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kingdom Faith Church, Foundry Lane, Horsham RH13 5PX</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Refreshments will be provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For further details, see The Way of the Spirit, Horsham, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId71" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">information leaflet</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId72" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">website.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="14" w:name="anm-post-11520"/>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:id="22" w:name="anm-post-11579"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc20"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc28"/>
+      <w:r>
+        <w:t>Table Top Sale</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thursday 9th July 2026 at 7:30pm</w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">Everyone is welcome.</w:t>
+        <w:t xml:space="preserve">Saturday 5th September 2026 at 10:00am</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Salvation Army Horsham will be holding a Table Top Sale on Saturday 5th September June from 10:00am to 1:00pm. Come and browse a variety of tables offering great finds at bargain prices. There’s something for everyone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Venue: The Salvation Army, Booth Way, Horsham RH13 5PZ. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId73" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Download a flyer</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> for this event.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="15" w:name="anm-post-11509"/>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:id="23" w:name="anm-post-11483"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc21"/>
-[...288 lines deleted...]
-      <w:bookmarkStart w:id="46" w:name="_Toc24"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc29"/>
       <w:r>
         <w:t>Southwater Church Fair and Fun Dog Show</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Saturday 12th September 2026 at 12:00pm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Southwater Church Fair &amp; Fun Dog Show</w:t>
       </w:r>
       <w:r>
@@ -1751,317 +2446,1296 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Saturday 12th September 2026, from 12 noon to 4pm</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, in the beautiful Vicarage Garden, Church Lane, Southwater.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The afternoon will include crafts, games, a tombola, raffle, refreshments and, of course, our fun dog show. It’s always a wonderful opportunity for the community to come together, enjoy some family-friendly fun and support local causes.They</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If you sell handmade crafts, local produce, gifts, or run a community organisation, then book a stall by emailing </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId74" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">southwaterchurchfair@hotmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="19" w:name="anm-post-11217"/>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:id="24" w:name="anm-post-11898"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc25"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc30"/>
+      <w:r>
+        <w:t>Quiz &amp; Curry Evening</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tuesday 6th October 2026 at 10:00am</w:t>
-[...83 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+        <w:t xml:space="preserve">Saturday 12th September 2026 at 6:00pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">St Margaret’s Warnham is hosting a Fundraising Quiz &amp; Curry Evening, offering an enjoyable evening of food, fun and fellowship. Tickets are £12 per person, including a curry or alternative meal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WHEN:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Saturday 12th September 2026</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIME</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">: 6:00pm</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WHERE:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Comrades Club, Hollands Way, Warnham RH12 3RH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For more information and to purchase tickets, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId75" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">please download the event flyer.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="25" w:name="anm-post-11917"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Toc31"/>
+      <w:r>
+        <w:t>Sponsored Walk Challenge</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="66"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saturday 19th September 2026 at 9:00am</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Do you enjoy walking and want to support your local community? If so, join Horsham Matters for a sponsored walking challenge as they celebrate 20 years as a charity. The event brings local people and businesses together to build connections while raising funds to help tackle poverty and hardship across the Horsham District.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Professionally guided by Pied A Terre Adventures, participants will walk 20km through the beautiful South Downs. Two package options are available, making it easy to take part in a way that suits you. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId76" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Download an information sheet</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> for further details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">This will be taking place on Saturday 19th September, starting at 9am from Riverside South Downs Café, Amberley</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For more information and to register, please visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId77" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Horsham Matters events page.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId78" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">download a flyer</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sign up today to help make a difference!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="26" w:name="anm-post-12184"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Toc32"/>
+      <w:r>
+        <w:t>Evergreen Conference</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wednesday 23rd September 2026 at 10:30am</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Evergreen is a one-day conference for Christians who care about and work with older people.  Hosted by Pilgrims’ Friend Society, the conference offers biblical teaching, practical wisdom and spiritual encouragement for this vital and growing area of ministry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Venue: Westminster Chapel, London</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Date:  Wednesday, September 23 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Time: 9.30am (for a 10.30am start) – 4.00pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tickets: £23, including refreshments and a light lunch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For more information and to book your place visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId79" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Pilgrims’ Friend Society’s website.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="27" w:name="anm-post-12019"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="_Toc33"/>
+      <w:r>
+        <w:t>Salvation Army Concert</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saturday 3rd October 2026 at 7:00pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Salvation Army Symphonic Wind Ensemble, under the direction of Andrew Mackereth, will be performing at Horsham Salvation Army, Booth Way, Horsham, RH13 5PZ, on Saturday 3 October 2026 at 7.00 pm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tickets are £10 for adults, with free admission for children and students. Tickets can be booked at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId80" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">TICKETSOURCE.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For further information, please email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId81" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">horsham@salvationarmy.org.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> or telephone 01403 254624.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId82" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Download a flyer for this event</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="28" w:name="anm-post-12279"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="_Toc34"/>
+      <w:r>
+        <w:t>Ceilidh Dance Night</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Friday 9th October 2026 at 7:30pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Grab your dancing shoes…it’s time for a Ceilidh!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Horsham Matters</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> is inviting everyone to an evening of fun, music and dancing at its fundraising Ceilidh on Friday 9 October.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sussex-based </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId83" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Square The Circle Barn Dance Band</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> will provide the music, with the four musicians and a caller will guide you through fun dance moves all night, no experience needed, just bring your energy!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A great night out for friends, family, and anyone up for some good old-fashioned fun, all while supporting a local cause; Horsham Matters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The event takes place at St John the Evangelist RC Church Hall, Horsham. Doors open at 7.00pm, with dancing from 7.30pm. Tickets are £15 per person, and a licensed bar and raffle will also be available. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId84" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Download a flyer</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> for this event.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tickets can be booked online at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId85" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">horshammatters.beaconforms.com/form/d0573b79</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.See you on the dance floor!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="29" w:name="anm-post-11867"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="_Toc35"/>
+      <w:r>
+        <w:t>National Week of Prayer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saturday 10th October 2026 at 12:00pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Prayer changes things. From 10 to 18 October 2026, Christians across the UK are being invited to join together for the National Week of Prayer. It is a chance to pray for our churches, our communities and our nation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The theme for 2026 is: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gather. Remember. Return.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> The invitation is simple. Come back to God, remember his faithfulness and seek him together. Prayer is more than bringing our requests to God. It is about listening, trusting and making room for him to work in our lives and communities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Churches and individuals are encouraged to take part in whatever way works best. It might be a prayer gathering, a prayer walk, a small group meeting or time set aside at home.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Let’s pray for:</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">• our local communities</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">• those facing hardship and uncertainty</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">• churches across the UK</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">• a renewed love for God and his ways</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Find out more and get involved on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId86" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National Week of Prayer</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="30" w:name="anm-post-12128"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Toc36"/>
+      <w:r>
+        <w:t>Community Anti-Racism Conference</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thursday 22nd October 2026 at 11:00am</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Join award-winning social work educator, social justice advocate and author Vivian Okeze-Tirado for the third annual Community Anti-Racism Conference in Horsham.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Organised by the not-for-profit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId87" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">VOT Community Conferences CIC</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> to mark </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId88" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">UK Black History Month</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, this inspiring and practical event brings together people from across the community to explore anti-racism in everyday life, professional practice and community settings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Free</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Thursday 22 October 2026, 11.00am–4.00pm</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Roffey Millennium Hall, Horsham (RH12 4DT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The conference is open to all who want to deepen their understanding, build confidence and develop practical skills for promoting racial justice in their communities and workplaces. For more information and to reserve your place visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId89" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Eventbrite website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId90" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Download a flyer</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> for this event and also read the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId91" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">newspaper feature of the 2025 event.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="31" w:name="anm-post-12172"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Toc37"/>
+      <w:r>
+        <w:t>Magic of Christmas Concert 2026</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Friday 4th December 2026 at 7:30pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Get into the festive spirit at the Horsham Matters ‘Magic of Christmas Concert’ on Friday 4 December at St Mary’s Church, Horsham. Enjoy an evening of seasonal music featuring Singergy Gospel Choir, professional harpist Margaret Watson, and the Horsham Musical Theatre Choir.  For more information </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId92" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">visit the Horsham Matters website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All proceeds will support Horsham Matters’ work helping local residents facing hardship. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId92" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Buy your tickets today.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Event Details:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Date: Friday 4th December 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Time: 7:00pm doors open. 7:30pm concert start</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Where: St Mary’s Church, Horsham, RH12 1HE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="32" w:name="anm-post-11983"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="_Toc38"/>
+      <w:r>
+        <w:t>Carols in the Carfax 2026</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saturday 5th December 2026 at 11:00am</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Save the date. Carols in the Carfax is back for 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On Saturday 5 December 2026, churches from across Horsham will gather at the Carfax Bandstand to celebrate the birth of Jesus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Enjoy festive music from the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId93" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Slinfold Concert Band</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, sing well-known Christmas carols, hear the Christmas story through Bible readings, and listen to a short message of hope. Bring your family. Invite a friend. Stop by while you’re Christmas shopping. Everyone is welcome.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Saturday 5 December 2026</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">11.00am – 1.00pm</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Carfax Bandstand, Horsham</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Promotional Graphics</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please use our promotional graphics to help you spread the word and invite others within your church:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Noticesheets – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId94" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Event Graphic</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projectors – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId95" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Image</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId96" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Widescreen PowerPoint</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId97" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Standard PowerPoint</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Social Media – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId98" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Portrait Post</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId99" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Square Post</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId100" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Story </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId101" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reel Video</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posters – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId102" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">A3 Landscape</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId103" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">A4 Landscape</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Postcards – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId104" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">4 x A6 postcards on a A4 sheet</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkStart w:id="33" w:name="anm-category-prayer"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc26"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc39"/>
       <w:r>
         <w:t>Prayer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:bookmarkStart w:id="34" w:name="anm-post-12104"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc27"/>
-[...77 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+      <w:bookmarkStart w:id="75" w:name="_Toc40"/>
+      <w:r>
+        <w:t>Hope for Young People</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId105" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">International Youth Day</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> and the eve of A Level exam results day, we pray for young people throughout Horsham District.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pray for young people facing anxiety, pressure or uncertainty about the future as they await their exam results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pray for school staff, youth workers, families and church leaders who support teenagers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ask God to raise up young people who bring hope, kindness and joy to their communities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc28"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc41"/>
       <w:r>
         <w:t>Anything to share?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do you have any news, events, jobs or volunteering opportunties to share 
             from your church or Christian charity? Please email your notices to 
             </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId106" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">admin@horshamct.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 
             by noon on Wednesday for publication in next week's HCT Notices.
         </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">
             Whilst we've carefully chosen this content because we hope it will be useful
             to you and your church family, we are not directly responsible for the content
             from external groups and organisations.
         </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2145,85 +3819,85 @@
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> NUMPAGES \* Arabic </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="562A21AB"/>
+    <w:nsid w:val="27274BFF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="○"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B9C9DF29"/>
+    <w:nsid w:val="F363560D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2510,51 +4184,51 @@
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="333333"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horshamct.org.uk/notices" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11593" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11534" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11285" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10911" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11579" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11250" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10894" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11603" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10989" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11520" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11509" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-10993" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11586" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11483" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11217" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11395" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horshamct.org.uk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horsham-matters.org.uk/donate/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/HorshamDC" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horsham.gov.uk/news/2026/06/horsham-district-volunteers-are-recognised" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turning-tides.org.uk/oberts-story/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turning-tides.org.uk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/05/Peoples-Emergency-Briefing-information-from-Horsham-Eco-Churches-5.5.26-1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tickettailor.com/events/pebhorsham/2169276" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/06/Horsham-26.6.26-1.jpg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/06/Table-top-sale-2026.png" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamteamparish.churchsuite.com/events/i5dweldg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/05/Poster-with-booking-info-scaled.jpg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalesdown.org.uk/upcoming-events" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventbrite.co.uk/o/dalesdown-family-foundations-trust-115726366391" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/funday/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventbrite.co.uk/e/still-waters-tickets-1977710271661?aff=ebdsoporgprofile" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/06/Mannings-Heath.jpg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/mr23r4z2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/06/Chris-Gore-Healing-Conference.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lccstor.org/church-diary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventbrite.co.uk/e/the-healing-ministry-of-jesus-tickets-1977710548489?aff=ebdsoporgprofile&amp;_gl=1*1sq4zgt*_up*MQ..*_ga*MTcyODQ2OTk0LjE3NzQ2MjQzMDY.*_ga_TQVES5V6SH*czE3NzQ2MjQzMDUkbzEkZzAkdDE3NzQ2MjQzMDUkajYwJGwwJGgw" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/06/Messy-Church-July-2026.jpg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:southwaterchurchfair@hotmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventbrite.co.uk/e/childrens-youth-leaders-retreat-day-tickets-1985826440340?aff=ebdsoporgprofile&amp;_gl=1*g26un0*_up*MQ..*_ga*MTkwMjM4OTY0OC4xNzc4NjgwODcw*_ga_TQVES5V6SH*czE3Nzg2ODA4NjkkbzEkZzAkdDE3Nzg2ODA4NjkkajYwJGwwJGgw" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventbrite.co.uk/e/childrens-youth-leaders-retreat-day-tickets-1985826440340" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spurgeons.org/about-us/our-faith/our-prayers/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@horshamct.org.uk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horshamct.org.uk/notices" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12357" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12334" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12276" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12288" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12166" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12138" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12074" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11825" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11868" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12371" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12364" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11713" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12328" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12296" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11579" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11483" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11917" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12184" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12279" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11867" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12128" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12172" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11983" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horshamct.org.uk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/articles/c4gdxyjnz3do" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turning-tides.org.uk/dev/what-we-do/accommodation/the-recovery-project/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turning-tides.org.uk/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turning-tides.org.uk/jamies-story/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horsham-matters.org.uk/donate" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horsham-matters.org.uk/donate/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horsham-matters.org.uk/fundraising-events/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capuk.org/get-help/money-coaching" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capuk.org/get-help/debt-help" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mailchi.mp/4c59c36e9df4/horsham-eco-churches-2026-august" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arocha.org.uk/the-season-of-creation-2026-living-waters/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stepbible.org/?q=version=NIV@reference=Ezek.47.1-Ezek.47.12&amp;options=HVNUG" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seasonofcreation.org/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.singlefriendlychurch.com/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cte.org.uk/single-friendly-church-week-2026/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cte.org.uk/educationsunday2026/?utm_source=Churches+Together+in+England&amp;utm_campaign=b6129f9a76-CTe-News_July2026&amp;utm_medium=email&amp;utm_term=0_c8ee12602e-b6129f9a76-528697194" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horsham-matters.org.uk/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4gRcKMYVdcg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelvin.glen@horsham-matters.org.uk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/2026-Harvest-Gift-List-Faith-Community-Supper.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.co.uk/hz/wishlist/ls/1AJPCZOIUC37B?ref_=wl_fv_le" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turning-tides.org.uk/harvest/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:donations@turning-tides.org.uk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://safefamilies.uk/the-invitation/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idop.org/web/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opendoorsuk.org/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opendoorsuk.org/act/idop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/08/772611227_1509248784573012_5383814743146097750_n.jpg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/06/Holiday-Club-2026.jpeg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bigchurchfestival.com/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/08/August-2026-Flyer.png" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acrobat.adobe.com/id/urn:aaid:sc:EU:d6f19efd-4974-475c-b34f-0e9c11975204" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thewayofthespirit.com/horsham/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/06/291b4eab-deb6-47cc-b545-e978c277161f.jpg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:southwaterchurchfair@hotmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Quiz-and-Curry-Evening.jpg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/08/Horsham-Matters-Sponsored-Walk-Information.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horsham-matters.org.uk/news/sponsored-walking-challenge/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/IMG_1244.jpeg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pilgrimsfriend.org.uk/get-involved/evergreen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ticketsource.com/horsham-corps-the-salvation-army" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horsham@salvationarmy.org.uk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/SASWE-Horsham-20261003-2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stcfolk.co.uk/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/08/ceilidh.jpg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshammatters.beaconforms.com/form/d0573b79" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalweekofprayer.uk/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vottraining.co.uk/vot-community-conferences-cic/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blackhistorymonth.org.uk/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventbrite.co.uk/e/3rd-annual-community-anti-racism-conference-tickets-1993594758589" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Flyer-2026-conference.png" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Newspaper-feature-of-Oct-2025-Community-Anti-Racism-Conference--scaled.jpg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horsham-matters.org.uk/news/magic-of-christmas-concert/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slinfoldconcertband.org/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Noticesheet.jpg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Presentation-Widescreen.jpg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Presentation-Widescreen.pptx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Presentation-Standard.pptx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Social-Media-Portrait.jpg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Social-Media-Square.jpg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Social-Media-Story.jpg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Social-Media-Reel.mp4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-A3-Poster.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-A4-Poster.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-A6-Postcards-on-A4.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/en/observances/youth-day" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@horshamct.org.uk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2807,39 +4481,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Horsham Churches Together</dc:creator>
-  <dc:title>Notices - Sunday 21st June 2026</dc:title>
+  <dc:title>Notices - Thursday 13th August 2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>