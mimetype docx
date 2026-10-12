--- v2 (2026-08-13)
+++ v3 (2026-10-12)
@@ -7,3309 +7,2178 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc0"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc0"/>
       <w:r>
         <w:t>Horsham Churches Together</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Thursday 13th August 2026</w:t>
+        <w:t xml:space="preserve">Monday 12th October 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Read the latest news and events online and subscribe to our weekly emails at </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.horshamct.org.uk/notices</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc1"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc1"/>
       <w:r>
         <w:t>Contents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc2"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc2"/>
       <w:r>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Weekly Update for 12th August 2026</w:t>
+          <w:t xml:space="preserve">Weekly Update for 7th October 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc3"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc3"/>
       <w:r>
         <w:t>News</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Look Up Safely: Partial Solar Eclipse</w:t>
+          <w:t xml:space="preserve">Sharing Jesus this Halloween</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">From Homelessness to Hope – Jamie’s Story</w:t>
+          <w:t xml:space="preserve">SEND Family Hub</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Horsham Matters Needs Your Help</w:t>
+          <w:t xml:space="preserve">Operation Christmas Child – Shoebox Collection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">CAP Money Coaching Courses</w:t>
-[...1 lines deleted...]
-      </w:hyperlink>
+          <w:t xml:space="preserve">International Day of Prayer for the Persecuted Church</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Events</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Horsham Eco Churches News</w:t>
+          <w:t xml:space="preserve">Winter Warm Ups</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Season of Creation 2026</w:t>
+          <w:t xml:space="preserve">RISE - Women's Retreat Day</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Single Friendly Church Week</w:t>
+          <w:t xml:space="preserve">Come &amp; Sing - Fun Free Choir Session</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Education Sunday 2026</w:t>
+          <w:t xml:space="preserve">Charity Bingo Evening</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Horsham Matters Harvest Appeal </w:t>
+          <w:t xml:space="preserve">My Sussex Village</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Turning Tides Harvest Appeal</w:t>
+          <w:t xml:space="preserve">CAP Money Coaching Courses</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Invitation</w:t>
+          <w:t xml:space="preserve">Stone and Glass Painting Workshop</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Prayer for the persecuted church</w:t>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="39"/>
+          <w:t xml:space="preserve">Community Anti-Racism Conference</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Bring &amp; Buy Coffee Morning</w:t>
+          <w:t xml:space="preserve">Messy Church in Warnham</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Horsham Matters Allotment Open Evening</w:t>
+          <w:t xml:space="preserve">Left to their own devices</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Summer Holiday Club</w:t>
+          <w:t xml:space="preserve">Magic of Christmas Concert 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Big Church Festival</w:t>
+          <w:t xml:space="preserve">Carols in the Carfax 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Women Spending Time with God</w:t>
-[...1 lines deleted...]
-      </w:hyperlink>
+          <w:t xml:space="preserve">The Nativity at Wintershall</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc5"/>
+      <w:r>
+        <w:t>Prayer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Way of the Spirit</w:t>
-[...1 lines deleted...]
-      </w:hyperlink>
+          <w:t xml:space="preserve">Prayer for Justice and Unity</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkStart w:id="0" w:name="anm-category-introduction"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc6"/>
+      <w:r>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:bookmarkStart w:id="1" w:name="anm-post-12853"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc7"/>
+      <w:r>
+        <w:t>Weekly Update for 7th October 2026</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">This week there are several new resources, events and opportunities to explore, including ideas for sharing Jesus this Halloween, opportunities for SEND families to connect and find support, and a fun Charity Bingo Evening raising funds for HDAS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">This week’s Prayer Focus turns our attention to Black History Month, praying for justice, reconciliation and understanding, and for the courage to challenge prejudice and discrimination with wisdom and grace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Discover all this and more at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.horshamct.org.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="2" w:name="anm-category-news"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc8"/>
+      <w:r>
+        <w:t>News</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:bookmarkStart w:id="3" w:name="anm-post-12841"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc9"/>
+      <w:r>
+        <w:t>Sharing Jesus this Halloween</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">How can we shine our light this Halloween? Check out these ideas and resources, and if you’re planning an event, let us know!</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-          <w:t xml:space="preserve">Table Top Sale</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A number of collaborators have come together to pool their varied resources on one website – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Light the Night </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-          <w:t xml:space="preserve">Southwater Church Fair and Fun Dog Show</w:t>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ARISE: Hallow</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8 Creative Ways to Share Jesus This Halloween</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> from Hope Together</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The Best of SU Light Parties</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> from Scripture Union</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The Best of SU Light Parties for Young People</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> from Scripture Union</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Be Pumpkin Heroes</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> from World Vision</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Faith in Kids</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> – Halloween resources: free downloads including Project Lighthouse, Planning a Pumpkin Party and a child-friendly gospel talk, We’re All Like a Pumpkin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If you’re planning a light party or engaging with your community this Halloween, please let us know so we can spread the word and pray for your event – emails the details to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">admin@horshamct.org.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“The light shines in the darkness, and the darkness has not overcome it.” John 1:5 NIV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="4" w:name="anm-post-12836"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc10"/>
+      <w:r>
+        <w:t>SEND Family Hub</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Parents and carers of children with SEND are invited to come along to the SEND Family Hub at St Mark’s Church, Horsham. It is an opportunity to meet other parents, chat, share experiences and connect with people who understand the SEND journey.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Children are very welcome to come along too.   </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Download a flyer</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As Mondays don’t work for everyone, anyone who is unable to attend but would be interested in other SEND Family events and support is encouraged to get in touch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Mondays, 10am–12pm</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dates:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> 12 October, 9 November and 14 December</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> St Mark’s Church, Horsham (RH12 5PU)</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">familyhub@stmarksholbrook.org.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="5" w:name="anm-post-12794"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc11"/>
+      <w:r>
+        <w:t>Operation Christmas Child – Shoebox Collection</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kingdom Faith Church Horsham will once again be a local collection point for </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Operation Christmas Child</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> shoeboxes, this year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Shoeboxes can be dropped off 8–15 November 2026:</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Monday–Friday: 9.00am–4.00pm</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sundays: 9.00am–1.00pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The mission of Operation Christmas Child is to demonstrate God’s love in a tangible way to children in need around the world. Each shoebox is an opportunity to bring joy and hope to a child at Christmas.  Through this project, Samaritan’s Purse partners with the local church worldwide to share the Good News of Jesus Christ and make disciples of the nations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Anyone wishing to take part can find full guidance on what to include and how to pack a shoebox on the Samaritan’s Purse website. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Find out how to pack an Operation Christmas Child shoebox</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="6" w:name="anm-post-11868"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc12"/>
+      <w:r>
+        <w:t>International Day of Prayer for the Persecuted Church</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Could you spare 3–5 minutes for the persecuted church?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On Sunday 1st November 2026, churches across the UK and around the world will mark the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">International Day of Prayer for the Persecuted Church</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, setting aside time to remember and pray for Christians who suffer because of their faith in Jesus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">This annual event is an opportunity to stand in solidarity with our persecuted brothers and sisters, to be inspired by their courage and perseverance, and to respond to the call of Hebrews 13:3: “Continue to remember those in prison as if you were together with them in prison, and those who are mistreated as if you yourselves were suffering.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Open Doors</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> has produced a free church resource pack to help churches participate, whether you have just a few minutes in your service or are planning a dedicated focus. The pack includes:</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Inspiring testimonies from persecuted Christians</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Short videos suitable for church services</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Prayer resources and service ideas</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId37" w:history="1">
-[...8 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Materials for adults, young people and children</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">To request your free church resource pack, visit: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://www.opendoorsuk.org/act/idop</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkStart w:id="7" w:name="anm-category-events"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc13"/>
+      <w:r>
+        <w:t>Events</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:bookmarkStart w:id="8" w:name="anm-post-12704"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc5"/>
-[...1 lines deleted...]
-        <w:t>Prayer</w:t>
+      <w:bookmarkStart w:id="37" w:name="_Toc14"/>
+      <w:r>
+        <w:t>Winter Warm Ups</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wednesday 14th October 2026 at 10:00am</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Winter Warm Ups</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> offer a fun, welcoming way for people age 50+ to try something new, get moving, get connected and feel more ready for winter. There will be two free activity days on:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">When/Where: </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> October, 10am – 3:30pm at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The Bridge Leisure Centre, Broadbridge Heath</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> October, 10am – 4pm at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Chanctonbury Leisure Centre, Storrington</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Who for: These are designed especially for the over 50s but is open to all</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">What: Variety of free activity taster sessions, including badminton, pickleball, Pilates and more. Plus a market stall area of local community support services &amp; useful information, health &amp; Wellbeing drop-ins and free hot soup and a roll / free hot drinks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Transport: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">CT Sussex</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> are offering free transport.  To arrange, visitors should call 01403 754206 for The Bridge and 01903 530053 for Chanctonbury Leisure Centre</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Further Info:  Feel free to browse </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Horsham District Council’s webpage</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> for further information.  This is currently a holding page which will have updates added as schedules are confirmed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Download poster</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="9" w:name="anm-post-12492"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc15"/>
+      <w:r>
+        <w:t>RISE - Women's Retreat Day</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thursday 15th October 2026 at 10:00am</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Inviting Christian Women to the next RISE women’s retreat day on Thursday 15th October 2026 at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Dalesdown</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RISE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> is a day for women to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">est, be </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">nspired, hear each others’ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">tories and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ncounter God. Tickets are £20 each, including refreshments and lunch. Please email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">events@dalesdown.org.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> for further details and to reserve a space.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="10" w:name="anm-post-12761"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc16"/>
+      <w:r>
+        <w:t>Come &amp; Sing - Fun Free Choir Session</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saturday 17th October 2026 at 10:30am</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A free, fun and friendly choir session, open to everyone in North Horsham and Mowbray.  This is with a view to start up a community choir in the New Year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Participants can enjoy singing a selection of light and accessible songs, led by Jane Haughton, a professional singer and experienced choir leader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Saturday 17 October</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">10.30am – 12.00pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hosted by:</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">St Mark’s Church, St Mark’s Lane, </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Horsham,  RH12 5PU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Everyone is welcome. For more information, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">please download the flyer.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="11" w:name="anm-post-12788"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc17"/>
+      <w:r>
+        <w:t>Charity Bingo Evening</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saturday 17th October 2026 at 7:00pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A Charity Bingo Evening will be held at 7.00pm on Saturday 17 October in St John’s Roman Catholic Church Hall, Horsham (RH12 2PJ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The evening promises fun, entertainment and community fundraising, with attendees invited to bring  their own drinks and snacks to enjoy throughout the evening. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All proceeds will go directly to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Horsham Debt Advice Service</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, which supports people in the local community by providing practical advice and support to those experiencing financial difficulties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Everyone is welcome to come along, enjoy an evening of bingo and help raise funds for this valuable local service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Free Entry – 50p per bingo card – just turn up no booking required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Any queries please email:  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">advisor@hdas.co.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="12" w:name="anm-post-12468"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc18"/>
+      <w:r>
+        <w:t>My Sussex Village</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saturday 17th October 2026 at 7:30pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Holy Innocents Church, Church Lane, Southwater, Horsham, RH13 9BT, will host My Sussex Village, a new folk show by local group Cotillion, on Saturday 17 October at 7.30pm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Through narration, song and music, the show takes audiences back in time to an old Sussex village, exploring celebrations, seasonal traditions and colourful characters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tickets are £7.50 on the door. Refreshments will be available, with donations welcome. The event is a fundraiser supporting improvements to Southwater Parish Church facilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For more information </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">download a poster </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">for this event </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="13" w:name="anm-post-12288"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc19"/>
+      <w:r>
+        <w:t>CAP Money Coaching Courses</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monday 19th October 2026 at 9:30am</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Christians Against Poverty (CAP) and Lifespring Church Horsham are running two free CAP Money Coaching courses this autumn for anyone who would like to gain greater confidence in managing their finances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The interactive three-week course provides practical tools, budgeting skills and access to CAP’s online money management resources. It is suitable for anyone who wants to make the most of their money, whatever their financial situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">One previous participant commented:  “Anyone can benefit from the skills learnt during the money coaching course, regardless of their financial situation.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Two courses are available at The Drill Hall, Denne Road, Horsham RH12 1JF:</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId38" w:history="1">
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Daytime: Wednesdays 7, 14 &amp; 21 October, 9.30–11.00am</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Evening: Mondays 19 &amp; 26 October and 2 November, 7.00–8.30pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">To watch a one-minute introduction and book a place, visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">capuk.org/trymoneycoaching</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Alternatively, contact Lifespring on 07477 660531 or moneycoaching@wearelifespring.church </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">CAP also offers free face-to-face debt help for anyone struggling with unmanageable debt. More information is available at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">CAP Debt Help</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> or by calling 0800 328 0006.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="14" w:name="anm-post-12741"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc7"/>
-[...54 lines deleted...]
-        <w:t>News</w:t>
+      <w:bookmarkStart w:id="43" w:name="_Toc20"/>
+      <w:r>
+        <w:t>Stone and Glass Painting Workshop</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
-    <w:bookmarkStart w:id="3" w:name="anm-post-12357"/>
-[...23 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">“The heavens declare the glory of God; the skies proclaim the work of his hands.”</w:t>
-[...18 lines deleted...]
-          <w:t xml:space="preserve">‘Three ways to watch the solar eclipse safely without glasses’</w:t>
+        <w:t xml:space="preserve">Tuesday 20th October 2026 at 1:30pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">This event offers a fantastic opportunity to explore artistic techniques on different surfaces. Whether you’re a beginner or an experienced artist, come and express yourself in a friendly, inspiring and fun environment. Don’t miss this chance to create beautiful art pieces that you can proudly take home. We can’t wait to see your imagination come to life!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All arts and crafts materials are included in the ticket price, as well as refreshments of tea, coffee and biscuits. Why not gather together a group of friends for an afternoon of creative enjoyment?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Whilst workshops are aimed predominantly at adults, children and young people are welcome when accompanied and supervised by an adult.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Date &amp; Time: 1:30pm or 15:30pm on 20th October 2026</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Venue: Trafalgar Road Baptist Church, Horsham</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tickets: £18 per person, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">book tickets on eventbrite</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Organiser: Zoe from </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Created to be Creative</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="4" w:name="anm-post-12334"/>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:id="15" w:name="anm-post-12128"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc10"/>
-[...2319 lines deleted...]
-      <w:bookmarkStart w:id="71" w:name="_Toc36"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc21"/>
       <w:r>
         <w:t>Community Anti-Racism Conference</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thursday 22nd October 2026 at 11:00am</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Join award-winning social work educator, social justice advocate and author Vivian Okeze-Tirado for the third annual Community Anti-Racism Conference in Horsham.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organised by the not-for-profit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">VOT Community Conferences CIC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to mark </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UK Black History Month</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, this inspiring and practical event brings together people from across the community to explore anti-racism in everyday life, professional practice and community settings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Free</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Thursday 22 October 2026, 11.00am–4.00pm</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Roffey Millennium Hall, Horsham (RH12 4DT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conference is open to all who want to deepen their understanding, build confidence and develop practical skills for promoting racial justice in their communities and workplaces. For more information and to reserve your place visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Eventbrite website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId90" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Download a flyer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for this event and also read the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">newspaper feature of the 2025 event.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="31" w:name="anm-post-12172"/>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:id="16" w:name="anm-post-12629"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Toc37"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc22"/>
+      <w:r>
+        <w:t>Messy Church in Warnham</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wednesday 28th October 2026 at 10:30am</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Families are invited to Messy Church during the half-term holiday – a fun opportunity to explore the Christian faith together through crafts, stories and songs, refreshments and lunch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All children must be accompanied by an adult. Donations are welcome to help cover costs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wednesday 28 October | 10.30am–1pm</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">St Margaret’s Church, Church Street, Warnham, RH12 3QP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="17" w:name="anm-post-12690"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc23"/>
+      <w:r>
+        <w:t>Left to their own devices</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wednesday 25th November 2026 at 7:30pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our kids are facing a whole new level of complexity as they grow up in a turbulent digital world. Bullying, screen time, lessening attention span, the rise of AI and VR… these are just some of the issues our children are facing online. These parenting challenges can be overwhelming; but we can’t afford to ignore them!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Join Care for the Family’s live event Left to Their Own Devices? for practical skills and knowledge to stay ahead of the curve and help your</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">children navigate the digital world safely and to their advantage. It’s never too late to establish healthy digital boundaries with your</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">children – whatever their age.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Left to Their Own Devices?</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> is taking place this autumn at Brighton Road Baptist Church, Horsham, at 7.30pm on 25 November. Early bird tickets are just £6 until 3 November, after which tickets will be £11 each, or £8 per person when booking three or more tickets together. Book your tickets at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">cff.org.uk/owndevices</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">To make sharing easy, you can download a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">media pack</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> containing social media graphics, email copy, and other promotional resources, which you can </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId64" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">download here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="18" w:name="anm-post-12172"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc24"/>
       <w:r>
         <w:t>Magic of Christmas Concert 2026</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Friday 4th December 2026 at 7:30pm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Get into the festive spirit at the Horsham Matters ‘Magic of Christmas Concert’ on Friday 4 December at St Mary’s Church, Horsham. Enjoy an evening of seasonal music featuring Singergy Gospel Choir, professional harpist Margaret Watson, and the Horsham Musical Theatre Choir.  For more information </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92" w:history="1">
+      <w:hyperlink r:id="rId65" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">visit the Horsham Matters website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All proceeds will support Horsham Matters’ work helping local residents facing hardship. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92" w:history="1">
+      <w:hyperlink r:id="rId65" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Buy your tickets today.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Event Details:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -3327,93 +2196,93 @@
         <w:rPr/>
         <w:t xml:space="preserve">Time: 7:00pm doors open. 7:30pm concert start</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Where: St Mary’s Church, Horsham, RH12 1HE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="32" w:name="anm-post-11983"/>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:id="19" w:name="anm-post-11983"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc38"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc25"/>
       <w:r>
         <w:t>Carols in the Carfax 2026</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Saturday 5th December 2026 at 11:00am</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Save the date. Carols in the Carfax is back for 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On Saturday 5 December 2026, churches from across Horsham will gather at the Carfax Bandstand to celebrate the birth of Jesus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Enjoy festive music from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93" w:history="1">
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Slinfold Concert Band</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, sing well-known Christmas carols, hear the Christmas story through Bible readings, and listen to a short message of hope. Bring your family. Invite a friend. Stop by while you’re Christmas shopping. Everyone is welcome.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Saturday 5 December 2026</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.00am – 1.00pm</w:t>
       </w:r>
       <w:br/>
@@ -3421,321 +2290,448 @@
         <w:rPr/>
         <w:t xml:space="preserve">Carfax Bandstand, Horsham</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Promotional Graphics</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Please use our promotional graphics to help you spread the word and invite others within your church:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Noticesheets – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94" w:history="1">
+      <w:hyperlink r:id="rId67" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Event Graphic</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projectors – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95" w:history="1">
+      <w:hyperlink r:id="rId68" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Image</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96" w:history="1">
+      <w:hyperlink r:id="rId69" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Widescreen PowerPoint</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97" w:history="1">
+      <w:hyperlink r:id="rId70" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Standard PowerPoint</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Social Media – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98" w:history="1">
+      <w:hyperlink r:id="rId71" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Portrait Post</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99" w:history="1">
+      <w:hyperlink r:id="rId72" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Square Post</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100" w:history="1">
+      <w:hyperlink r:id="rId73" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Story </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId101" w:history="1">
+      <w:hyperlink r:id="rId74" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reel Video</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posters – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102" w:history="1">
+      <w:hyperlink r:id="rId75" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">A3 Landscape</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103" w:history="1">
+      <w:hyperlink r:id="rId76" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">A4 Landscape</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Postcards – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId104" w:history="1">
+      <w:hyperlink r:id="rId77" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4 x A6 postcards on a A4 sheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkStart w:id="33" w:name="anm-category-prayer"/>
-    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="20" w:name="anm-post-12697"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc26"/>
+      <w:r>
+        <w:t>The Nativity at Wintershall</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thursday 17th December 2026 at 11:00am</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Nativity Journey returns from 17 – 20 December 2026, offering families and friends the opportunity to experience the Christmas story in a unique and immersive way.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Visitors can walk with Mary and Joseph and their donkey, meet the shepherds, encounter Roman soldiers and enter the stable as the story of the first Christmas unfolds around them. This unforgettable family experience offers a chance to discover the true meaning of Christmas through immersive theatre, with something for children, parents and grandparents alike.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For further information and to book tickets, please visit the Wintershall website: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId78" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Wintershall – The Nativity Journey</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. They also have </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId79" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">special performances for schools</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> on 15-16th December.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId80" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Download Poster</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="21" w:name="anm-category-prayer"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="_Toc39"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc27"/>
       <w:r>
         <w:t>Prayer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="74"/>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:bookmarkStart w:id="22" w:name="anm-post-12822"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Toc40"/>
-[...58 lines deleted...]
-        <w:t xml:space="preserve">Ask God to raise up young people who bring hope, kindness and joy to their communities.</w:t>
+      <w:bookmarkStart w:id="51" w:name="_Toc28"/>
+      <w:r>
+        <w:t>Prayer for Justice and Unity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">God of justice,</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Open our eyes to recognise prejudice wherever it exists.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Give us the courage to challenge injustice with wisdom and grace.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Heal the wounds caused by racism and discrimination.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bring reconciliation where there is division,</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">understanding where there is fear, and hope where there is discouragement.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Teach us to listen well, speak truth with love, and walk humbly with one another.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">May your peace reign in our hearts, our communities, and our nation.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Amen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prayer taken from </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId81" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Black History Month resources</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId82" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Churches Together in Britain and Ireland</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This year marks the 39th anniversary of Black History Month in Britain. It provides an opportunity to recognise, celebrate, and better understand the contributions, experiences and history of Black people in Britain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Toc41"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc29"/>
       <w:r>
         <w:t>Anything to share?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do you have any news, events, jobs or volunteering opportunties to share 
             from your church or Christian charity? Please email your notices to 
             </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">admin@horshamct.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 
             by noon on Wednesday for publication in next week's HCT Notices.
         </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">
             Whilst we've carefully chosen this content because we hope it will be useful
             to you and your church family, we are not directly responsible for the content
             from external groups and organisations.
         </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -3819,85 +2815,85 @@
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> NUMPAGES \* Arabic </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="27274BFF"/>
+    <w:nsid w:val="1D1158C4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="○"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F363560D"/>
+    <w:nsid w:val="12FD3C06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4184,51 +3180,51 @@
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="333333"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horshamct.org.uk/notices" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12357" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12334" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12276" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12288" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12166" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12138" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12074" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11825" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11868" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12371" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12364" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11713" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12328" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12296" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11579" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11483" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11917" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12184" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12279" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11867" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12128" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12172" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11983" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horshamct.org.uk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/articles/c4gdxyjnz3do" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turning-tides.org.uk/dev/what-we-do/accommodation/the-recovery-project/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turning-tides.org.uk/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turning-tides.org.uk/jamies-story/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horsham-matters.org.uk/donate" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horsham-matters.org.uk/donate/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horsham-matters.org.uk/fundraising-events/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capuk.org/get-help/money-coaching" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capuk.org/get-help/debt-help" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mailchi.mp/4c59c36e9df4/horsham-eco-churches-2026-august" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arocha.org.uk/the-season-of-creation-2026-living-waters/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stepbible.org/?q=version=NIV@reference=Ezek.47.1-Ezek.47.12&amp;options=HVNUG" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seasonofcreation.org/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.singlefriendlychurch.com/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cte.org.uk/single-friendly-church-week-2026/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cte.org.uk/educationsunday2026/?utm_source=Churches+Together+in+England&amp;utm_campaign=b6129f9a76-CTe-News_July2026&amp;utm_medium=email&amp;utm_term=0_c8ee12602e-b6129f9a76-528697194" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horsham-matters.org.uk/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4gRcKMYVdcg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelvin.glen@horsham-matters.org.uk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/2026-Harvest-Gift-List-Faith-Community-Supper.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.co.uk/hz/wishlist/ls/1AJPCZOIUC37B?ref_=wl_fv_le" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turning-tides.org.uk/harvest/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:donations@turning-tides.org.uk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://safefamilies.uk/the-invitation/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idop.org/web/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opendoorsuk.org/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opendoorsuk.org/act/idop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/08/772611227_1509248784573012_5383814743146097750_n.jpg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/06/Holiday-Club-2026.jpeg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bigchurchfestival.com/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/08/August-2026-Flyer.png" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acrobat.adobe.com/id/urn:aaid:sc:EU:d6f19efd-4974-475c-b34f-0e9c11975204" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thewayofthespirit.com/horsham/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/06/291b4eab-deb6-47cc-b545-e978c277161f.jpg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:southwaterchurchfair@hotmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Quiz-and-Curry-Evening.jpg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/08/Horsham-Matters-Sponsored-Walk-Information.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horsham-matters.org.uk/news/sponsored-walking-challenge/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/IMG_1244.jpeg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pilgrimsfriend.org.uk/get-involved/evergreen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ticketsource.com/horsham-corps-the-salvation-army" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horsham@salvationarmy.org.uk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/SASWE-Horsham-20261003-2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stcfolk.co.uk/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/08/ceilidh.jpg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshammatters.beaconforms.com/form/d0573b79" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalweekofprayer.uk/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vottraining.co.uk/vot-community-conferences-cic/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blackhistorymonth.org.uk/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventbrite.co.uk/e/3rd-annual-community-anti-racism-conference-tickets-1993594758589" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Flyer-2026-conference.png" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Newspaper-feature-of-Oct-2025-Community-Anti-Racism-Conference--scaled.jpg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horsham-matters.org.uk/news/magic-of-christmas-concert/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slinfoldconcertband.org/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Noticesheet.jpg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Presentation-Widescreen.jpg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Presentation-Widescreen.pptx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Presentation-Standard.pptx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Social-Media-Portrait.jpg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Social-Media-Square.jpg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Social-Media-Story.jpg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Social-Media-Reel.mp4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-A3-Poster.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-A4-Poster.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-A6-Postcards-on-A4.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/en/observances/youth-day" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@horshamct.org.uk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horshamct.org.uk/notices" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12853" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12841" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12794" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11868" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12492" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12761" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12788" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12468" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12288" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12741" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12629" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12690" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12172" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-11983" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12697" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#anm-post-12822" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horshamct.org.uk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lightthenight.uk/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arisesheffield.org/hallow-26" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hopetogether.org.uk/Articles/725071/8_Creative_Ways.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.scriptureunion.org.uk/product/150" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.scriptureunion.org.uk/product/165" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldvision.org.uk/church-partners/pumpkin-heroes/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.faithinkids.org/resources/all-age-talks/halloween-all-age-talks-and-community-event/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@horshamct.org.uk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/10/SEND-cafe-poster.jpg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:familyhub@stmarksholbrook.org.uk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.samaritans-purse.org.uk/what-we-do/operation-christmas-child" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.samaritans-purse.org.uk/what-we-do/operation-christmas-child/how-to-pack-a-shoebox" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idop.org/web/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opendoorsuk.org/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opendoorsuk.org/act/idop" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horsham.gov.uk/community/Winter-Warm-Ups" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.placesleisure.org/centres/the-bridge-leisure-centre/news/winter-warm-up-community-day/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chanctonburyleisure.co.uk/winter-warm-up-2026/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctsussex.org.uk/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/09/Winter-Warm-Ups_A4-Poster-1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalesdown.org.uk/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@dalesdown.org.uk?subject=RISE%20booking" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/09/come-sing-3-resized.jpg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdas.co.uk/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisor@hdas.co.uk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/08/Cotillion-Concert-17_10_26.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capuk.org/get-help/money-coaching" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capuk.org/get-help/debt-help" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventbrite.co.uk/e/stone-and-glass-painting-workshop-tickets-1999095443285" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/profile.php?id=61592983405946" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vottraining.co.uk/vot-community-conferences-cic/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blackhistorymonth.org.uk/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventbrite.co.uk/e/3rd-annual-community-anti-racism-conference-tickets-1993594758589" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Flyer-2026-conference.png" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Newspaper-feature-of-Oct-2025-Community-Anti-Racism-Conference--scaled.jpg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.careforthefamily.org.uk/events/tourevents/left-to-their-own-devices/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lttodresource.s3.eu-west-2.amazonaws.com/Live+Tour+Event+A26/LTTOD+A26+comms+pack/LTTOD+How+to+media+pack+(3).pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.horsham-matters.org.uk/news/magic-of-christmas-concert/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slinfoldconcertband.org/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Noticesheet.jpg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Presentation-Widescreen.jpg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Presentation-Widescreen.pptx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Presentation-Standard.pptx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Social-Media-Portrait.jpg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Social-Media-Square.jpg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Social-Media-Story.jpg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-Social-Media-Reel.mp4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-A3-Poster.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-A4-Poster.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/07/Carols-in-the-Carfax-2026-A6-Postcards-on-A4.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wintershall.org.uk/event/the-nativity-journey/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wintershall.org.uk/education/nativity-play-for-school-leaders/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horshamct.org.uk/wp-content/uploads/2026/09/Wintershall-Nativity-A5-FIN-01-04-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ctbi.org.uk/resources/black-history-month-2026-resources-for-churches/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ctbi.org.uk/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4481,39 +3477,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Horsham Churches Together</dc:creator>
-  <dc:title>Notices - Thursday 13th August 2026</dc:title>
+  <dc:title>Notices - Monday 12th October 2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>